--- v0 (2025-10-13)
+++ v1 (2026-07-29)
@@ -1,62 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="800000"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="800000"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="800000"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="800000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F023D8" w14:paraId="6309688B" w14:textId="77777777" w:rsidTr="00F93799">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -71,89 +73,69 @@
               <w:pStyle w:val="Textodebloque"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C1817">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(A rellenar por el OEBA</w:t>
             </w:r>
             <w:r w:rsidR="00BE050C" w:rsidRPr="009C1817">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BE050C" w:rsidRPr="009C1817">
+              <w:t>/IACUC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C1817">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>IACUC</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009C1817">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE050C" w:rsidRPr="009C1817">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="009C1817">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Nº Registro: </w:t>
             </w:r>
             <w:permStart w:id="950540877" w:edGrp="everyone"/>
             <w:r w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto293"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -886,69 +868,68 @@
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:permEnd w:id="1812291753"/>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="009C1817">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Fecha de entrada</w:t>
             </w:r>
             <w:r w:rsidR="00F379D3">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="_GoBack"/>
             <w:permStart w:id="536900529" w:edGrp="everyone"/>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto210"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Texto210"/>
+            <w:bookmarkStart w:id="6" w:name="Texto210"/>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -990,63 +971,62 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
             <w:bookmarkEnd w:id="6"/>
             <w:permEnd w:id="536900529"/>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="009C1817">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Año"/>
+            <w:bookmarkStart w:id="7" w:name="Año"/>
             <w:permStart w:id="1191083568" w:edGrp="everyone"/>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Año"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1105,51 +1085,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BD61EB" w:rsidRPr="008E1BF9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="7"/>
             <w:permEnd w:id="1191083568"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DD55D1E" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
       <w:pPr>
         <w:pStyle w:val="Ttulo7"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="333399"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D62215C" w14:textId="77777777" w:rsidR="00F44AC8" w:rsidRDefault="003058A3" w:rsidP="006653C4">
       <w:pPr>
         <w:pStyle w:val="Ttulo7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
@@ -1188,51 +1168,50 @@
           <w:right w:val="single" w:sz="12" w:space="0" w:color="365F91"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="365F91"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="365F91"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3295"/>
         <w:gridCol w:w="3294"/>
         <w:gridCol w:w="3585"/>
       </w:tblGrid>
       <w:tr w:rsidR="003259BE" w:rsidRPr="00B45308" w14:paraId="04471A0C" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="606C81E3" w14:textId="77777777" w:rsidR="003259BE" w:rsidRDefault="003259BE" w:rsidP="003259BE">
             <w:pPr>
               <w:pStyle w:val="Textodebloque"/>
               <w:ind w:left="0" w:right="176"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INVESTI</w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5">
               <w:rPr>
                 <w:b/>
@@ -1310,51 +1289,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> (RE 53/2013)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003259BE" w:rsidRPr="00B45308" w14:paraId="2432B774" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36BEFEA6" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre:  </w:t>
             </w:r>
             <w:permStart w:id="961434163" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -1452,51 +1430,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="961434163"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="583BFA4C" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NIF:  </w:t>
             </w:r>
             <w:permStart w:id="1538150620" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -1599,51 +1576,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1538150620"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FFE2734" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Correo electrónico:  </w:t>
             </w:r>
             <w:permStart w:id="485321919" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -1751,51 +1727,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="485321919"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003259BE" w:rsidRPr="00B45308" w14:paraId="18B38FD0" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48B4B482" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro:  </w:t>
             </w:r>
             <w:permStart w:id="1292127395" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -1898,51 +1873,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1292127395"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="577DB11F" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Unidad:  </w:t>
             </w:r>
             <w:permStart w:id="421494182" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -2045,51 +2019,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="421494182"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C00E08F" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
             <w:r w:rsidR="007563DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2218,51 +2191,50 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="692341989"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003259BE" w:rsidRPr="00B45308" w14:paraId="50DF11A9" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BA0EB71" w14:textId="77777777" w:rsidR="003259BE" w:rsidRDefault="003259BE" w:rsidP="003259BE">
             <w:pPr>
               <w:pStyle w:val="Textodebloque"/>
               <w:ind w:left="0" w:right="176"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INVESTIGADOR PRINCIPAL</w:t>
             </w:r>
             <w:r>
@@ -2359,51 +2331,50 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> caso de que sea distinto del IR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003259BE" w:rsidRPr="00B45308" w14:paraId="3CDC1F96" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18B55A89" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre:  </w:t>
             </w:r>
             <w:permStart w:id="2106284661" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -2506,51 +2477,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="2106284661"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="005F00F5" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NIF:  </w:t>
             </w:r>
             <w:permStart w:id="1276602306" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -2653,51 +2623,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1276602306"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57B4598B" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Correo electrónico:  </w:t>
             </w:r>
             <w:permStart w:id="1152213420" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -2805,51 +2774,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1152213420"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003259BE" w:rsidRPr="00B45308" w14:paraId="3723F2F4" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63B4898B" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Centro:  </w:t>
             </w:r>
             <w:permStart w:id="1737389042" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -2952,51 +2920,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1737389042"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="200D8159" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Unidad:  </w:t>
             </w:r>
             <w:permStart w:id="1989044784" w:edGrp="everyone"/>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
@@ -3099,51 +3066,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F61FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:permEnd w:id="1989044784"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="412803BB" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00B45308" w:rsidRDefault="003259BE" w:rsidP="00F77E86">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45308">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
             <w:r w:rsidR="007563DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3342,87 +3308,86 @@
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2128"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B132E1" w:rsidRPr="007E2E81" w14:paraId="16B54846" w14:textId="77777777" w:rsidTr="00F13906">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9999" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:permStart w:id="1371410671" w:edGrp="everyone"/>
-          <w:p w14:paraId="07A9C348" w14:textId="35810DD8" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="003155C8" w:rsidP="00F13906">
+          <w:p w14:paraId="07A9C348" w14:textId="35810DD8" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00000000" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="427"/>
                 <w:tab w:val="left" w:pos="4567"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:hanging="7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="1748302996"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7818">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="1371410671"/>
             <w:r w:rsidR="008E1796">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
@@ -3470,51 +3435,51 @@
               <w:ind w:left="833" w:hanging="833"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Agencia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="9" w:name="FinalidadAgencia"/>
+        <w:bookmarkStart w:id="8" w:name="FinalidadAgencia"/>
         <w:permStart w:id="1141639479" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="452B5A1C" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00B132E1" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="4567"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3611,51 +3576,51 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="8"/>
             <w:permEnd w:id="1141639479"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B2CC14F" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00B132E1" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="427"/>
                 <w:tab w:val="left" w:pos="4567"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
@@ -3686,51 +3651,51 @@
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaalfinal"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:endnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="10" w:name="FinalidadConvocFecha"/>
+        <w:bookmarkStart w:id="9" w:name="FinalidadConvocFecha"/>
         <w:permStart w:id="527638226" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F00C512" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00B132E1" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-128"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3826,114 +3791,113 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="9"/>
             <w:permEnd w:id="527638226"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="233313688" w:edGrp="everyone"/>
       <w:tr w:rsidR="00B132E1" w:rsidRPr="007E2E81" w14:paraId="0DD68842" w14:textId="77777777" w:rsidTr="00F13906">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9999" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="741612A7" w14:textId="26644378" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="003155C8" w:rsidP="00F13906">
+          <w:p w14:paraId="741612A7" w14:textId="26644378" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00000000" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="427"/>
                 <w:tab w:val="left" w:pos="4567"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:hanging="7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="1758016301"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007B7818">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="233313688"/>
             <w:r w:rsidR="008E1796">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
@@ -3979,51 +3943,51 @@
               <w:spacing w:before="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Agencia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="11" w:name="AgenciaVigor"/>
+        <w:bookmarkStart w:id="10" w:name="AgenciaVigor"/>
         <w:permStart w:id="1429146326" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04005D8B" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00B132E1" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
@@ -4117,99 +4081,99 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="10"/>
             <w:permEnd w:id="1429146326"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1D1140CA" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00B132E1" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="880"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Referencia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="12" w:name="Texto202"/>
+        <w:bookmarkStart w:id="11" w:name="Texto202"/>
         <w:permStart w:id="1346529742" w:edGrp="everyone"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39EF4E10" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00B132E1" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4305,114 +4269,113 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:permEnd w:id="1346529742"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="1193221209" w:edGrp="everyone"/>
       <w:tr w:rsidR="00B132E1" w:rsidRPr="007E2E81" w14:paraId="2EF5E148" w14:textId="77777777" w:rsidTr="00F13906">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9999" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F9DACAB" w14:textId="6844872B" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="003155C8" w:rsidP="00F13906">
+          <w:p w14:paraId="0F9DACAB" w14:textId="6844872B" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00000000" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="427"/>
                 <w:tab w:val="left" w:pos="4567"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60"/>
               <w:ind w:hanging="7"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="-630091087"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E1796">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="1193221209"/>
             <w:r w:rsidR="008E1796">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
@@ -4428,129 +4391,128 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:permStart w:id="436212847" w:edGrp="everyone"/>
       <w:tr w:rsidR="00B132E1" w:rsidRPr="007E2E81" w14:paraId="38291F33" w14:textId="77777777" w:rsidTr="00F13906">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="362"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9999" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29D053BC" w14:textId="5F2B0D7B" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="003155C8" w:rsidP="00F13906">
+          <w:p w14:paraId="29D053BC" w14:textId="5F2B0D7B" w:rsidR="00B132E1" w:rsidRPr="007E2E81" w:rsidRDefault="00000000" w:rsidP="00F13906">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:before="60" w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="-1831823736"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E1796">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="436212847"/>
             <w:r w:rsidR="008E1796">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Otros (Publicación, etc...). </w:t>
             </w:r>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Especificar: </w:t>
             </w:r>
-            <w:bookmarkStart w:id="13" w:name="Texto203"/>
+            <w:bookmarkStart w:id="12" w:name="Texto203"/>
             <w:permStart w:id="1347572776" w:edGrp="everyone"/>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto203"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -4619,51 +4581,51 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00B132E1" w:rsidRPr="007E2E81">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:permEnd w:id="1347572776"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C9EC172" w14:textId="77777777" w:rsidR="00F44AC8" w:rsidRPr="007E2E81" w:rsidRDefault="00F44AC8" w:rsidP="006653C4">
       <w:pPr>
         <w:pStyle w:val="Ttulo7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E2E81">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4720,58 +4682,58 @@
       <w:r w:rsidRPr="007E2E81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:endnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1719"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="862"/>
+        <w:gridCol w:w="1651"/>
+        <w:gridCol w:w="1691"/>
+        <w:gridCol w:w="1250"/>
+        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="625"/>
+        <w:gridCol w:w="392"/>
+        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="869"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D33266" w:rsidRPr="00F77E86" w14:paraId="4D5B0A94" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="286"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="0CA52F93" w14:textId="77777777" w:rsidR="00BD61EB" w:rsidRPr="00F77E86" w:rsidRDefault="00BD61EB" w:rsidP="00F76AD0">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -4813,51 +4775,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="TítuloProyecto"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="14" w:name="TítuloProyecto"/>
+            <w:bookmarkStart w:id="13" w:name="TítuloProyecto"/>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -4917,51 +4879,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FC20E5" w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="14"/>
+            <w:bookmarkEnd w:id="13"/>
             <w:permEnd w:id="1085085655"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:left w:w="57" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0F1DD5D0" w14:textId="77777777" w:rsidR="00BD61EB" w:rsidRPr="00F77E86" w:rsidRDefault="00BD61EB" w:rsidP="00F76AD0">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -5707,51 +5669,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="15" w:name="Texto25"/>
+            <w:bookmarkStart w:id="14" w:name="Texto25"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5802,86 +5764,86 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
           <w:permEnd w:id="406349067"/>
           <w:p w14:paraId="1D10928A" w14:textId="77777777" w:rsidR="00D33266" w:rsidRPr="00D33266" w:rsidRDefault="00D33266" w:rsidP="00D33266">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FD2889C" w14:textId="77777777" w:rsidR="00D33266" w:rsidRDefault="00D33266" w:rsidP="00D33266">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6ACF7F4B" w14:textId="77777777" w:rsidR="00BD61EB" w:rsidRPr="00D33266" w:rsidRDefault="00D33266" w:rsidP="00D33266">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1470"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33266" w:rsidRPr="00F77E86" w14:paraId="50AABA6F" w14:textId="77777777" w:rsidTr="00F93799">
+      <w:tr w:rsidR="00D33266" w:rsidRPr="00F77E86" w14:paraId="50AABA6F" w14:textId="77777777" w:rsidTr="000B352F">
         <w:trPr>
           <w:trHeight w:val="1219"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="843" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
           <w:p w14:paraId="574C741E" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -6005,51 +5967,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="617808999" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="-1062244458"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E1796">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="617808999"/>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -6135,84 +6096,83 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="290786224" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="1881128314"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E1796">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="290786224"/>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1296" w:type="pct"/>
+            <w:tcW w:w="1294" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6D91E2AE" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10B20E2C" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
@@ -6268,51 +6228,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1699957406" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="-182821390"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E1796">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="1699957406"/>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -6619,77 +6578,77 @@
               </w:rPr>
               <w:t>Describir la estrategia experimental, de observación o modelo estadístico para reducir al mínimo el número de animales y el impacto ambiental cuando proced</w:t>
             </w:r>
             <w:r w:rsidR="00A90A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>a:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:permStart w:id="251069703" w:edGrp="everyone"/>
-          <w:p w14:paraId="0777FE13" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
+          <w:p w14:paraId="0777FE13" w14:textId="560526D3" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Texto25"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:r>
@@ -6783,50 +6742,268 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3681AB2D" w14:textId="77777777" w:rsidR="006D527B" w:rsidRPr="00F77E86" w:rsidRDefault="006D527B" w:rsidP="00B132E1">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2790A847" w14:textId="77777777" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
+            <w:pPr>
+              <w:pStyle w:val="toa1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B352F" w:rsidRPr="00F77E86" w14:paraId="5CC384A8" w14:textId="77777777" w:rsidTr="00F93799">
+        <w:trPr>
+          <w:trHeight w:val="543"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="259B624A" w14:textId="5DF3E129" w:rsidR="000B352F" w:rsidRPr="00F77E86" w:rsidRDefault="000B352F" w:rsidP="00B132E1">
+            <w:pPr>
+              <w:pStyle w:val="toa1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Cronograma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4157" w:type="pct"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="04424DEB" w14:textId="30291677" w:rsidR="000B352F" w:rsidRDefault="000B352F" w:rsidP="00B132E1">
+            <w:pPr>
+              <w:pStyle w:val="toa1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inserte aquí </w:t>
+            </w:r>
+            <w:r w:rsidR="001E66A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>la imagen de un</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cronograma</w:t>
+            </w:r>
+            <w:r w:rsidR="001E66A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> para justificar la duración de los experimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001E66A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>(utilice la opción de Copiar/Pegar)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B452C03" w14:textId="77777777" w:rsidR="001E66A9" w:rsidRDefault="001E66A9" w:rsidP="00B132E1">
+            <w:pPr>
+              <w:pStyle w:val="toa1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:permStart w:id="1377904577" w:edGrp="everyone"/>
+          <w:bookmarkStart w:id="15" w:name="_MON_1844949756"/>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p w14:paraId="46D98E4E" w14:textId="0A875BE9" w:rsidR="000B352F" w:rsidRDefault="000B352F" w:rsidP="00B132E1">
+            <w:pPr>
+              <w:pStyle w:val="toa1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="708"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:object w:dxaOrig="8324" w:dyaOrig="2370" w14:anchorId="1107AAAF">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:416.25pt;height:118.5pt" o:ole="">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1845195989" r:id="rId9">
+                  <o:FieldCodes>\s</o:FieldCodes>
+                </o:OLEObject>
+              </w:object>
+            </w:r>
+            <w:permEnd w:id="1377904577"/>
+          </w:p>
+          <w:p w14:paraId="55168A46" w14:textId="0E202A01" w:rsidR="000B352F" w:rsidRPr="00F77E86" w:rsidRDefault="000B352F" w:rsidP="00B132E1">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D33266" w:rsidRPr="00F77E86" w14:paraId="575BF756" w14:textId="77777777" w:rsidTr="00F93799">
         <w:trPr>
           <w:trHeight w:val="543"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6852,51 +7029,51 @@
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tipo de proyecto</w:t>
             </w:r>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D33266" w:rsidRPr="00F77E86" w14:paraId="3D6C2741" w14:textId="77777777" w:rsidTr="00F93799">
+      <w:tr w:rsidR="00D33266" w:rsidRPr="00F77E86" w14:paraId="3D6C2741" w14:textId="77777777" w:rsidTr="000B352F">
         <w:trPr>
           <w:trHeight w:val="543"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2C8231" w14:textId="3E2784E3" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00D33266">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -6936,51 +7113,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="724127136" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="-1869903554"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E1796">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="724127136"/>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -7046,84 +7222,83 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="50559007" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="-1707943215"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F379D3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="50559007"/>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="pct"/>
+            <w:tcW w:w="1598" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63332DAD" w14:textId="7CE9D28C" w:rsidR="00B132E1" w:rsidRPr="00F77E86" w:rsidRDefault="00B132E1" w:rsidP="00B132E1">
             <w:pPr>
               <w:pStyle w:val="toa1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -7156,51 +7331,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:permStart w:id="1051487707" w:edGrp="everyone"/>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:id w:val="-1470971984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008E1796">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="es-ES_tradnl"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:permEnd w:id="1051487707"/>
             <w:r w:rsidRPr="00F77E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -7370,51 +7544,50 @@
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="185416157"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Elija un elemento."/>
             <w:listItem w:displayText="Enero" w:value="Enero"/>
             <w:listItem w:displayText="Febrero" w:value="Febrero"/>
             <w:listItem w:displayText="Marzo" w:value="Marzo"/>
             <w:listItem w:displayText="Abril" w:value="Abril"/>
             <w:listItem w:displayText="Mayo" w:value="Mayo"/>
             <w:listItem w:displayText="Junio" w:value="Junio"/>
             <w:listItem w:displayText="Julio" w:value="Julio"/>
             <w:listItem w:displayText="Agosto" w:value="Agosto"/>
             <w:listItem w:displayText="Septiembre" w:value="Septiembre"/>
             <w:listItem w:displayText="Octubre" w:value="Octubre"/>
             <w:listItem w:displayText="Noviembre" w:value="Noviembre"/>
             <w:listItem w:displayText="Diciembre" w:value="Diciembre"/>
           </w:dropDownList>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:permStart w:id="1851874649" w:edGrp="everyone"/>
           <w:r w:rsidR="00AC3F8F" w:rsidRPr="00851F6C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Elija un elemento.</w:t>
           </w:r>
           <w:permEnd w:id="1851874649"/>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007E2E81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de 20</w:t>
       </w:r>
       <w:permStart w:id="1140012787" w:edGrp="everyone"/>
       <w:r w:rsidR="009C4FF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -8009,77 +8182,77 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A52593" w14:textId="77777777" w:rsidR="00BD61EB" w:rsidRPr="00D31E4F" w:rsidRDefault="00BD61EB" w:rsidP="004D7133">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D31E4F">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INSTRUCCIONES</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BD61EB" w:rsidRPr="00D31E4F" w:rsidSect="00F93799">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62F41F69" w14:textId="77777777" w:rsidR="003155C8" w:rsidRDefault="003155C8">
+    <w:p w14:paraId="7A611E8F" w14:textId="77777777" w:rsidR="006D6AC2" w:rsidRDefault="006D6AC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="454F9306" w14:textId="77777777" w:rsidR="003155C8" w:rsidRDefault="003155C8">
+    <w:p w14:paraId="3F210466" w14:textId="77777777" w:rsidR="006D6AC2" w:rsidRDefault="006D6AC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="1F893236" w14:textId="77777777" w:rsidR="003259BE" w:rsidRPr="00C27507" w:rsidRDefault="003259BE" w:rsidP="003259BE">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:before="40"/>
         <w:ind w:left="181" w:hanging="181"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27507">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8857,51 +9030,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">RESPONSABLE DEL CUMPLIMIENTO DEL RD 53/32013: </w:t>
       </w:r>
       <w:r w:rsidRPr="008F68A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Su labor es garantizar que el personal que se ocupa de los animales tiene acceso a la información específica sobre las especies alojadas en el establecimiento y velar porque el personal esté adecuadamente formado, esté capacitado legalmente, tenga acceso a una formación continua, y que, mientras no haya demostrado tal capacitación, esté sometido a la supervisión por personal capacitado.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -8969,52 +9142,52 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1C469D3B" w14:textId="047E57F6" w:rsidR="00C21740" w:rsidRPr="009C1817" w:rsidRDefault="003B31EA" w:rsidP="00C21740">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C469D3B" w14:textId="3B29D6B1" w:rsidR="00C21740" w:rsidRPr="009C1817" w:rsidRDefault="003B31EA" w:rsidP="00C21740">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C1817">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">B-3 </w:t>
     </w:r>
     <w:r w:rsidR="00C21740" w:rsidRPr="009C1817">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -9034,70 +9207,70 @@
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>l</w:t>
     </w:r>
     <w:r w:rsidR="00DD6C30">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>io</w:t>
     </w:r>
     <w:r w:rsidR="009C4FF3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="00A85B6D">
+    <w:r w:rsidR="001A58C1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C0A9063" w14:textId="77777777" w:rsidR="0066120E" w:rsidRPr="00C21740" w:rsidRDefault="0066120E" w:rsidP="00C21740">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22BADDBD" w14:textId="77777777" w:rsidR="00B67029" w:rsidRPr="0066120E" w:rsidRDefault="0081618C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="333399"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0066120E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="333399"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CBA Impreso</w:t>
     </w:r>
     <w:r w:rsidR="00B132E1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="333399"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -9125,70 +9298,70 @@
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="333399"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nov</w:t>
     </w:r>
     <w:r w:rsidR="00B67029" w:rsidRPr="0066120E">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="333399"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2014</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C842609" w14:textId="77777777" w:rsidR="003155C8" w:rsidRDefault="003155C8">
+    <w:p w14:paraId="70526236" w14:textId="77777777" w:rsidR="006D6AC2" w:rsidRDefault="006D6AC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5331DF2E" w14:textId="77777777" w:rsidR="003155C8" w:rsidRDefault="003155C8">
+    <w:p w14:paraId="3149197E" w14:textId="77777777" w:rsidR="006D6AC2" w:rsidRDefault="006D6AC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8916" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9937"/>
       <w:gridCol w:w="121"/>
       <w:gridCol w:w="146"/>
     </w:tblGrid>
     <w:tr w:rsidR="00511E82" w14:paraId="12FAE070" w14:textId="77777777" w:rsidTr="002D0BF5">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="737"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1110" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
@@ -9923,51 +10096,51 @@
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="333399"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5C20606B" w14:textId="77777777" w:rsidR="00DF43BD" w:rsidRDefault="00DF43BD">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="4"/>
         <w:szCs w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="8916" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1110"/>
       <w:gridCol w:w="1451"/>
       <w:gridCol w:w="6355"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CF3205" w14:paraId="61F280D1" w14:textId="77777777" w:rsidTr="00CF3205">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="737"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1110" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
@@ -10316,51 +10489,51 @@
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0B24A26D" w14:textId="77777777" w:rsidR="00CF3205" w:rsidRPr="00CF3205" w:rsidRDefault="00CF3205">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="333399"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6B3E395E" w14:textId="77777777" w:rsidR="00CF3205" w:rsidRDefault="00CF3205" w:rsidP="00CF3205">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DA44B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="389AD012"/>
     <w:lvl w:ilvl="0" w:tplc="51EAD008">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14126,370 +14299,378 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1554923742">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="424767596">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1664965140">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1368212445">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="938561459">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2029720426">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1810125118">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="100761231">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1758017701">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="315189643">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="606429769">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1306160733">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="395013282">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1691486402">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1843351547">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="680276404">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2055739752">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="748162813">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="89393899">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="153961786">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="228617289">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="257835175">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1583174771">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2097053513">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1223295556">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="352610207">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="750274900">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1207718431">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1289117780">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="43218189">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1321926875">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="258683381">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1958683588">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="967246075">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="97021249">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1792900014">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="747265770">
     <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fqWbh+/RKTP48OsxcRcggT4t7FESrY9ggtg0fvzuVzdB6C63qiESD1IILHTLlqOO1TrvO8hMmpU/AbdWMkbCiQ==" w:salt="7fUgLIOoFuDviSi1Vf1PXQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WW3bFLgy2R3mFd1jJ9ZHOHajE4qtVNfNZUsuYCzMpkb4V5ek2OkauJ/26cu+sz92BOiW/6GCEx2ghtASp8K0ww==" w:salt="d+8ZEqG87KWE4tAUEXpCoQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#900"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF664C"/>
     <w:rsid w:val="00011746"/>
     <w:rsid w:val="0001210D"/>
     <w:rsid w:val="000151D8"/>
     <w:rsid w:val="00026FA8"/>
     <w:rsid w:val="0003417E"/>
     <w:rsid w:val="00040BDC"/>
     <w:rsid w:val="00041DB8"/>
     <w:rsid w:val="00042A73"/>
     <w:rsid w:val="00067817"/>
     <w:rsid w:val="00074004"/>
     <w:rsid w:val="000812DA"/>
     <w:rsid w:val="00084974"/>
     <w:rsid w:val="0009042B"/>
     <w:rsid w:val="00095C7A"/>
     <w:rsid w:val="000A0F93"/>
     <w:rsid w:val="000B1B94"/>
+    <w:rsid w:val="000B352F"/>
     <w:rsid w:val="000C163A"/>
     <w:rsid w:val="000C2B07"/>
     <w:rsid w:val="000C41CB"/>
     <w:rsid w:val="000C658A"/>
     <w:rsid w:val="000E15F6"/>
     <w:rsid w:val="000E69F2"/>
     <w:rsid w:val="000F06B1"/>
     <w:rsid w:val="000F0879"/>
     <w:rsid w:val="000F1CE5"/>
     <w:rsid w:val="000F61FD"/>
     <w:rsid w:val="00101025"/>
     <w:rsid w:val="0010587D"/>
     <w:rsid w:val="00105B50"/>
     <w:rsid w:val="001153BE"/>
     <w:rsid w:val="00116D0B"/>
     <w:rsid w:val="00117A73"/>
     <w:rsid w:val="00124089"/>
     <w:rsid w:val="001262A6"/>
     <w:rsid w:val="00135ADD"/>
     <w:rsid w:val="001451BF"/>
     <w:rsid w:val="00145837"/>
     <w:rsid w:val="0014583E"/>
     <w:rsid w:val="0014745A"/>
     <w:rsid w:val="0015546E"/>
     <w:rsid w:val="0017116C"/>
     <w:rsid w:val="00172734"/>
     <w:rsid w:val="001729E7"/>
     <w:rsid w:val="001806D0"/>
     <w:rsid w:val="00182A63"/>
     <w:rsid w:val="001878CB"/>
     <w:rsid w:val="00190339"/>
+    <w:rsid w:val="001A58C1"/>
     <w:rsid w:val="001B45EF"/>
     <w:rsid w:val="001B52BF"/>
     <w:rsid w:val="001B785D"/>
     <w:rsid w:val="001C3545"/>
     <w:rsid w:val="001C5D78"/>
     <w:rsid w:val="001D04DE"/>
     <w:rsid w:val="001D11F2"/>
     <w:rsid w:val="001D1D93"/>
     <w:rsid w:val="001E3D17"/>
+    <w:rsid w:val="001E66A9"/>
     <w:rsid w:val="00200031"/>
     <w:rsid w:val="00200F03"/>
     <w:rsid w:val="00201F19"/>
     <w:rsid w:val="00202F7F"/>
     <w:rsid w:val="00215D1D"/>
     <w:rsid w:val="00217AD3"/>
     <w:rsid w:val="00242B7E"/>
     <w:rsid w:val="00247E64"/>
     <w:rsid w:val="00255057"/>
     <w:rsid w:val="00256AB5"/>
     <w:rsid w:val="00262905"/>
     <w:rsid w:val="002630E1"/>
     <w:rsid w:val="00264034"/>
     <w:rsid w:val="00266EB0"/>
     <w:rsid w:val="00276775"/>
     <w:rsid w:val="00283EDD"/>
     <w:rsid w:val="002854DC"/>
     <w:rsid w:val="0028647F"/>
     <w:rsid w:val="002961AB"/>
     <w:rsid w:val="002970A9"/>
     <w:rsid w:val="002A25B8"/>
     <w:rsid w:val="002A6045"/>
     <w:rsid w:val="002C241D"/>
     <w:rsid w:val="002D0BF5"/>
     <w:rsid w:val="002D212A"/>
     <w:rsid w:val="002D4E5E"/>
     <w:rsid w:val="002E5808"/>
     <w:rsid w:val="002F0F55"/>
     <w:rsid w:val="002F76BB"/>
     <w:rsid w:val="003042CD"/>
     <w:rsid w:val="00304522"/>
     <w:rsid w:val="003058A3"/>
     <w:rsid w:val="00311B20"/>
     <w:rsid w:val="003155C8"/>
     <w:rsid w:val="00320C17"/>
     <w:rsid w:val="003229D1"/>
     <w:rsid w:val="00324161"/>
     <w:rsid w:val="003259BE"/>
+    <w:rsid w:val="0034577E"/>
     <w:rsid w:val="00354FD7"/>
     <w:rsid w:val="00355A9F"/>
     <w:rsid w:val="00357FA4"/>
     <w:rsid w:val="00364E0B"/>
     <w:rsid w:val="003650DE"/>
+    <w:rsid w:val="00365341"/>
     <w:rsid w:val="00370064"/>
     <w:rsid w:val="00375464"/>
     <w:rsid w:val="0038234D"/>
     <w:rsid w:val="00386B19"/>
     <w:rsid w:val="00387C8F"/>
     <w:rsid w:val="00397547"/>
     <w:rsid w:val="003A25E2"/>
     <w:rsid w:val="003A355B"/>
     <w:rsid w:val="003B31EA"/>
     <w:rsid w:val="003B4559"/>
     <w:rsid w:val="003D52DA"/>
+    <w:rsid w:val="003E48D5"/>
     <w:rsid w:val="003E4B68"/>
     <w:rsid w:val="00401D91"/>
     <w:rsid w:val="0041024C"/>
     <w:rsid w:val="00411048"/>
     <w:rsid w:val="004235C7"/>
     <w:rsid w:val="004329EE"/>
     <w:rsid w:val="004423ED"/>
     <w:rsid w:val="0045133A"/>
     <w:rsid w:val="004526C5"/>
     <w:rsid w:val="00456D13"/>
     <w:rsid w:val="00472670"/>
     <w:rsid w:val="00474476"/>
     <w:rsid w:val="004750DD"/>
     <w:rsid w:val="004B611A"/>
     <w:rsid w:val="004C2A4D"/>
     <w:rsid w:val="004D7133"/>
     <w:rsid w:val="004D74A0"/>
     <w:rsid w:val="004E366F"/>
     <w:rsid w:val="004E38EE"/>
     <w:rsid w:val="004E79AB"/>
     <w:rsid w:val="004F6685"/>
     <w:rsid w:val="00511799"/>
     <w:rsid w:val="00511E82"/>
     <w:rsid w:val="00515D7E"/>
     <w:rsid w:val="00515EB9"/>
     <w:rsid w:val="00524E2F"/>
     <w:rsid w:val="005326C0"/>
     <w:rsid w:val="00540843"/>
     <w:rsid w:val="0054126A"/>
     <w:rsid w:val="00541CA6"/>
     <w:rsid w:val="0054425F"/>
     <w:rsid w:val="00567C59"/>
     <w:rsid w:val="00574287"/>
     <w:rsid w:val="005747D0"/>
     <w:rsid w:val="005803A2"/>
     <w:rsid w:val="00590A75"/>
     <w:rsid w:val="00595D30"/>
     <w:rsid w:val="005B0743"/>
     <w:rsid w:val="005D1861"/>
     <w:rsid w:val="005D4B75"/>
     <w:rsid w:val="005E24ED"/>
     <w:rsid w:val="005F2E07"/>
     <w:rsid w:val="005F7697"/>
     <w:rsid w:val="00602BE2"/>
     <w:rsid w:val="006132E6"/>
     <w:rsid w:val="00613A0B"/>
     <w:rsid w:val="00614F9D"/>
     <w:rsid w:val="00615402"/>
+    <w:rsid w:val="00615EB4"/>
     <w:rsid w:val="0063638D"/>
     <w:rsid w:val="00636CE3"/>
     <w:rsid w:val="00636F89"/>
     <w:rsid w:val="0066120E"/>
     <w:rsid w:val="00663210"/>
     <w:rsid w:val="006653C4"/>
     <w:rsid w:val="00665881"/>
     <w:rsid w:val="00665962"/>
     <w:rsid w:val="00696F3A"/>
     <w:rsid w:val="006A3969"/>
     <w:rsid w:val="006B11A4"/>
     <w:rsid w:val="006B3D82"/>
     <w:rsid w:val="006C5005"/>
     <w:rsid w:val="006D44E8"/>
     <w:rsid w:val="006D527B"/>
+    <w:rsid w:val="006D6AC2"/>
     <w:rsid w:val="006E19A5"/>
     <w:rsid w:val="00702427"/>
     <w:rsid w:val="00710A1E"/>
     <w:rsid w:val="00720E28"/>
     <w:rsid w:val="00724C51"/>
     <w:rsid w:val="00724CCF"/>
     <w:rsid w:val="00737C07"/>
     <w:rsid w:val="00746744"/>
     <w:rsid w:val="00746B2B"/>
     <w:rsid w:val="00750703"/>
     <w:rsid w:val="00752B5E"/>
     <w:rsid w:val="00753F5F"/>
     <w:rsid w:val="0075519A"/>
     <w:rsid w:val="007563DA"/>
     <w:rsid w:val="00761562"/>
     <w:rsid w:val="0076307F"/>
     <w:rsid w:val="0076331A"/>
     <w:rsid w:val="007662D0"/>
     <w:rsid w:val="00790BCD"/>
     <w:rsid w:val="007913B1"/>
     <w:rsid w:val="00793AAB"/>
     <w:rsid w:val="00793AC1"/>
     <w:rsid w:val="00796E08"/>
     <w:rsid w:val="007A3FD8"/>
     <w:rsid w:val="007A6666"/>
@@ -14573,50 +14754,51 @@
     <w:rsid w:val="00A52830"/>
     <w:rsid w:val="00A64333"/>
     <w:rsid w:val="00A85B6D"/>
     <w:rsid w:val="00A86682"/>
     <w:rsid w:val="00A907BA"/>
     <w:rsid w:val="00A90A41"/>
     <w:rsid w:val="00A95FD9"/>
     <w:rsid w:val="00AA14CF"/>
     <w:rsid w:val="00AA2A6B"/>
     <w:rsid w:val="00AA4E77"/>
     <w:rsid w:val="00AB0D1E"/>
     <w:rsid w:val="00AC3F8F"/>
     <w:rsid w:val="00AC65CE"/>
     <w:rsid w:val="00AC756E"/>
     <w:rsid w:val="00AD766E"/>
     <w:rsid w:val="00AE09E6"/>
     <w:rsid w:val="00AE1675"/>
     <w:rsid w:val="00AE4BCD"/>
     <w:rsid w:val="00AE4D86"/>
     <w:rsid w:val="00AE4E20"/>
     <w:rsid w:val="00AF20C1"/>
     <w:rsid w:val="00B0749B"/>
     <w:rsid w:val="00B1029C"/>
     <w:rsid w:val="00B11FA8"/>
     <w:rsid w:val="00B132E1"/>
+    <w:rsid w:val="00B14EFB"/>
     <w:rsid w:val="00B15350"/>
     <w:rsid w:val="00B23825"/>
     <w:rsid w:val="00B26716"/>
     <w:rsid w:val="00B373FB"/>
     <w:rsid w:val="00B41172"/>
     <w:rsid w:val="00B416E0"/>
     <w:rsid w:val="00B51E15"/>
     <w:rsid w:val="00B56DC2"/>
     <w:rsid w:val="00B62EBA"/>
     <w:rsid w:val="00B654F0"/>
     <w:rsid w:val="00B67029"/>
     <w:rsid w:val="00B70612"/>
     <w:rsid w:val="00B76571"/>
     <w:rsid w:val="00B77156"/>
     <w:rsid w:val="00B83BDF"/>
     <w:rsid w:val="00B873B5"/>
     <w:rsid w:val="00B93C2F"/>
     <w:rsid w:val="00B966DB"/>
     <w:rsid w:val="00BA2A98"/>
     <w:rsid w:val="00BA5AED"/>
     <w:rsid w:val="00BA6C74"/>
     <w:rsid w:val="00BB7633"/>
     <w:rsid w:val="00BD07C5"/>
     <w:rsid w:val="00BD61EB"/>
     <w:rsid w:val="00BE050C"/>
@@ -14672,50 +14854,51 @@
     <w:rsid w:val="00D73E84"/>
     <w:rsid w:val="00D7673A"/>
     <w:rsid w:val="00D82E2E"/>
     <w:rsid w:val="00D85509"/>
     <w:rsid w:val="00D91B92"/>
     <w:rsid w:val="00D9483F"/>
     <w:rsid w:val="00D953E6"/>
     <w:rsid w:val="00D97E86"/>
     <w:rsid w:val="00DA4A22"/>
     <w:rsid w:val="00DA4D92"/>
     <w:rsid w:val="00DC1DCD"/>
     <w:rsid w:val="00DC5286"/>
     <w:rsid w:val="00DD6C30"/>
     <w:rsid w:val="00DE5274"/>
     <w:rsid w:val="00DE6D3E"/>
     <w:rsid w:val="00DF3BE3"/>
     <w:rsid w:val="00DF43BD"/>
     <w:rsid w:val="00E07CF2"/>
     <w:rsid w:val="00E175FF"/>
     <w:rsid w:val="00E17EC1"/>
     <w:rsid w:val="00E22436"/>
     <w:rsid w:val="00E275A3"/>
     <w:rsid w:val="00E3713A"/>
     <w:rsid w:val="00E41E96"/>
     <w:rsid w:val="00E42383"/>
+    <w:rsid w:val="00E42FF5"/>
     <w:rsid w:val="00E47830"/>
     <w:rsid w:val="00E53951"/>
     <w:rsid w:val="00E60D6E"/>
     <w:rsid w:val="00E62DE8"/>
     <w:rsid w:val="00E67588"/>
     <w:rsid w:val="00E764C2"/>
     <w:rsid w:val="00E811B2"/>
     <w:rsid w:val="00E819E9"/>
     <w:rsid w:val="00E82ADC"/>
     <w:rsid w:val="00E841D2"/>
     <w:rsid w:val="00E84ADB"/>
     <w:rsid w:val="00E92C25"/>
     <w:rsid w:val="00E93DB8"/>
     <w:rsid w:val="00E97268"/>
     <w:rsid w:val="00E976CA"/>
     <w:rsid w:val="00E977C5"/>
     <w:rsid w:val="00EA0CF0"/>
     <w:rsid w:val="00EA2463"/>
     <w:rsid w:val="00EA4BF5"/>
     <w:rsid w:val="00EB22AF"/>
     <w:rsid w:val="00EB36A0"/>
     <w:rsid w:val="00EB463C"/>
     <w:rsid w:val="00EC5A03"/>
     <w:rsid w:val="00ED248E"/>
     <w:rsid w:val="00ED6350"/>
@@ -14744,77 +14927,77 @@
     <w:rsid w:val="00FB219E"/>
     <w:rsid w:val="00FB5EF3"/>
     <w:rsid w:val="00FC0526"/>
     <w:rsid w:val="00FC20E5"/>
     <w:rsid w:val="00FD76A9"/>
     <w:rsid w:val="00FE1EBF"/>
     <w:rsid w:val="00FF1141"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#900"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59969FE9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9A263423-4E5A-41A1-A752-CD0351EC583A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15146,50 +15329,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
@@ -15729,51 +15913,51 @@
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC3F8F"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00746B2B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="487330867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="494032964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15882,100 +16066,100 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125730000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7B1E6912-3678-4A56-B824-3BE88E2971DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006234CE" w:rsidRDefault="00621A6D">
           <w:r w:rsidRPr="00851F6C">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Elija un elemento.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -16039,145 +16223,163 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00621A6D"/>
     <w:rsid w:val="00142935"/>
     <w:rsid w:val="0015500E"/>
     <w:rsid w:val="001806D0"/>
+    <w:rsid w:val="002869A5"/>
     <w:rsid w:val="002961AB"/>
+    <w:rsid w:val="0034577E"/>
+    <w:rsid w:val="00365341"/>
+    <w:rsid w:val="003E48D5"/>
     <w:rsid w:val="00422F75"/>
     <w:rsid w:val="004329EE"/>
     <w:rsid w:val="00436FFF"/>
+    <w:rsid w:val="00441321"/>
     <w:rsid w:val="00553D47"/>
     <w:rsid w:val="00621A6D"/>
     <w:rsid w:val="006234CE"/>
     <w:rsid w:val="00681C7E"/>
     <w:rsid w:val="00696F3A"/>
     <w:rsid w:val="006A6912"/>
     <w:rsid w:val="006B51F1"/>
     <w:rsid w:val="00761562"/>
     <w:rsid w:val="0076307F"/>
     <w:rsid w:val="007E5B3F"/>
     <w:rsid w:val="008225B6"/>
     <w:rsid w:val="00873C01"/>
     <w:rsid w:val="008D73F6"/>
     <w:rsid w:val="00925B47"/>
     <w:rsid w:val="00965B2F"/>
     <w:rsid w:val="00994020"/>
     <w:rsid w:val="00A45815"/>
     <w:rsid w:val="00AD1D30"/>
     <w:rsid w:val="00AF20C1"/>
     <w:rsid w:val="00B532C2"/>
     <w:rsid w:val="00BF154B"/>
     <w:rsid w:val="00C279A1"/>
     <w:rsid w:val="00CB2A79"/>
     <w:rsid w:val="00D133FD"/>
+    <w:rsid w:val="00E44923"/>
     <w:rsid w:val="00E976CA"/>
     <w:rsid w:val="00F85064"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16509,97 +16711,98 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0015500E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -16874,73 +17077,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB02201F-1227-4BBC-8814-4DF0BC559E4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2670</Characters>
+  <Pages>4</Pages>
+  <Words>511</Words>
+  <Characters>2814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3149</CharactersWithSpaces>
+  <CharactersWithSpaces>3319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>secretariaCEIyBA@isciii.es</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>